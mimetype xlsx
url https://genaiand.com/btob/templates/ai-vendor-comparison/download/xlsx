--- v0 (2026-07-24)
+++ v1 (2026-10-27)
@@ -14,95 +14,89 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="比較シート" sheetId="1" r:id="rId4"/>
     <sheet name="評価ガイド・重み付け" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>評価軸</t>
   </si>
   <si>
     <t>製品A</t>
   </si>
   <si>
     <t>製品B</t>
   </si>
   <si>
     <t>製品C</t>
   </si>
   <si>
     <t>備考</t>
   </si>
   <si>
     <t>カテゴリ</t>
   </si>
   <si>
     <t>テキスト生成</t>
   </si>
   <si>
     <t>画像生成</t>
   </si>
   <si>
     <t>※自社の候補に置き換え</t>
   </si>
   <si>
     <t>提供元</t>
   </si>
   <si>
     <t>［　　　　］</t>
   </si>
   <si>
     <t>月額料金（1人）</t>
   </si>
   <si>
-    <t>20〜30ドル</t>
-[...5 lines deleted...]
-    <t>10〜30ドル</t>
+    <t>［公式料金を転記］</t>
   </si>
   <si>
     <t>為替・プランで変動</t>
   </si>
   <si>
     <t>初期費用</t>
   </si>
   <si>
     <t>無し</t>
   </si>
   <si>
     <t>日本語の精度</t>
   </si>
   <si>
     <t>◎</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>5段階で評価</t>
   </si>
   <si>
     <t>長文・文書作成</t>
   </si>
@@ -606,53 +600,53 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
@@ -668,432 +662,432 @@
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B5" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
         <v>18</v>
       </c>
-      <c r="B6" t="s">
+      <c r="E6" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B7" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B8" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B9" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" t="s">
         <v>28</v>
       </c>
-      <c r="B11" t="s">
+      <c r="E11" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B12" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B13" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C13" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D13" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B14" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" t="s">
+        <v>28</v>
+      </c>
+      <c r="E15" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B16" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B17" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C17" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D17" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B18" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D18" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B19" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" t="s">
         <v>47</v>
       </c>
-      <c r="B20" t="s">
+      <c r="D20" t="s">
         <v>48</v>
       </c>
-      <c r="C20" t="s">
+      <c r="E20" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="52.987" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C2" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C3" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B4" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C4" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C5" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B6" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C6" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C7" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B8" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C8" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" t="s">
+        <v>68</v>
+      </c>
+      <c r="C9" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>