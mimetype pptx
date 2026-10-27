--- v0 (2026-07-24)
+++ v1 (2026-10-27)
@@ -316,51 +316,51 @@
             <a:off x="457200" y="1600200"/>
             <a:ext cx="8229600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ja-JP" sz="1800" dirty="0"/>
               <a:t>［会社名］ / ［部署名］</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ja-JP" sz="1800" dirty="0"/>
               <a:t>生成AIで定型業務を自動化し、生産性を高める</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ja-JP" sz="1800" dirty="0"/>
-              <a:t>［2026年　月］　提案者：［氏名］</a:t>
+              <a:t>［　年　月］　提案者：［氏名］</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:overrideClrMapping bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>